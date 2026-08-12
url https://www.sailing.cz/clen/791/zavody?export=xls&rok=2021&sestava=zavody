--- v0 (2026-06-08)
+++ v1 (2026-08-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>25. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko - Murter</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-08-13</t>
   </si>
   <si>
     <t>ICZ RODOP liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>ICZ RODOP liga II.</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>