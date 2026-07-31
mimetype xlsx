--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2025-09-24</t>
   </si>
   <si>
     <t>Pražský točák XXVI.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-08-15</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2025-07-23</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>2025-07-09</t>
   </si>
   <si>
     <t>Pražský točák XV.</t>
   </si>