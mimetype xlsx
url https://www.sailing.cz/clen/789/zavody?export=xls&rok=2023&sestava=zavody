--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -65,51 +65,51 @@
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2023-10-06</t>
   </si>
   <si>
     <t>725 m nad veci</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Pražský točák XXIV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-18</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>2023-08-02</t>
   </si>
   <si>
     <t>Pražský točák XVIII</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>