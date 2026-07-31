--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -80,51 +80,51 @@
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Jachtařská liga I.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2022-05-11</t>
   </si>
   <si>
     <t>Pražský Točák VI.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-04</t>
   </si>
   <si>
     <t>Pražský Točák V.</t>
   </si>
   <si>
     <t>2022-04-27</t>
   </si>
   <si>
     <t>Pražský Točák IV.</t>
   </si>
   <si>
     <t>2022-04-06</t>
   </si>
   <si>
     <t>Pražský Točák I.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>