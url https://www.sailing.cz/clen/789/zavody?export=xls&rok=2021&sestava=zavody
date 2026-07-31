--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-12</t>
   </si>
   <si>
     <t>19. Jabuka</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>25. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko - Murter</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-09-29</t>
   </si>
   <si>
     <t>Pražský točák 18</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>2021-09-24</t>
   </si>
   <si>
     <t>Regata 725</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2021-08-13</t>
   </si>