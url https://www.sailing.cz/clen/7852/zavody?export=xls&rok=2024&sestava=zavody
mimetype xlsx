--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -155,51 +155,51 @@
   <si>
     <t>Bermuda cup</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Modrá stuha Českého Těšína</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2024-06-02</t>
   </si>
   <si>
     <t>Plavba Jantarovou stezkou</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2024-04-27</t>
   </si>
   <si>
     <t>Cena Olešné</t>
   </si>
   <si>
     <t>2024-04-13</t>
   </si>
   <si>
     <t>Mistrovství Valašskoslovácka na Hané</t>
   </si>
   <si>
     <t>2024-04-06</t>
   </si>