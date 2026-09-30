--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -125,51 +125,51 @@
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Interpohár</t>
   </si>
   <si>
     <t>2021-07-24</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>
   <si>
     <t>Mladý vítr</t>
   </si>
   <si>
     <t>2021-06-05</t>
   </si>
   <si>
     <t>Jarní Sokolská regata</t>
   </si>
   <si>
     <t>2021-05-29</t>
   </si>