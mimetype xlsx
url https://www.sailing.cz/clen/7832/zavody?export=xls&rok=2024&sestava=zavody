--- v0 (2026-06-01)
+++ v1 (2026-10-02)
@@ -194,51 +194,51 @@
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>2024-05-09</t>
   </si>
   <si>
     <t>Dutch Youth Regatta 2024</t>
   </si>
   <si>
     <t>Workum</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-04-20</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>2024-04-13</t>
   </si>
   <si>
     <t>Mistrovství Valašskoslovácka na Hané</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t>2024-04-06</t>
   </si>
   <si>
     <t>ČTK 104 - Pohár mládeže</t>
   </si>
   <si>
     <t>Senec</t>
   </si>