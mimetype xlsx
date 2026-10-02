--- v0 (2026-06-01)
+++ v1 (2026-10-02)
@@ -92,51 +92,51 @@
   <si>
     <t>Lago Di Garda</t>
   </si>
   <si>
     <t>2023-10-14</t>
   </si>
   <si>
     <t>Pohár Kroměříže</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>V Dzierżno Cup</t>
   </si>
   <si>
     <t>Dzierżno Duże</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>Velká cena Slovenska 2023</t>
   </si>