--- v0 (2026-06-01)
+++ v1 (2026-10-02)
@@ -59,72 +59,72 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-13</t>
   </si>
   <si>
     <t>Pohár Kroměříž</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-30</t>
   </si>
   <si>
     <t>Halloween Cup</t>
   </si>
   <si>
     <t>Lago do Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>
   <si>
     <t>MEZINÁRODNÍ MISTROVSTVÍ POLSKA - MMPSKO</t>
   </si>
   <si>
     <t>Dziwnow, Polsko</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>