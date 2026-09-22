--- v0 (2026-06-01)
+++ v1 (2026-09-22)
@@ -113,51 +113,51 @@
   <si>
     <t>Starobrno cup - krajský přebor</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>Modrá stuha Českého Těšína</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Balnea cup</t>
   </si>
   <si>
     <t>Slňava</t>
   </si>
   <si>
     <t>2023-05-20</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>