--- v0 (2026-06-01)
+++ v1 (2026-09-22)
@@ -143,51 +143,51 @@
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Veletržní regata - Memoriál Karla Hrubého</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>PUCHAR NYSY</t>
   </si>
   <si>
     <t>GŁĘBINÓW / AKWEN: JEZIORO NYSKIE</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-05-28</t>
   </si>
   <si>
     <t>Jarní Sokolská regata</t>
   </si>
   <si>
     <t>Tovačov</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>