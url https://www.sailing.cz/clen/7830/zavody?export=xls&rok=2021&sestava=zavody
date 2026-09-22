--- v0 (2026-06-01)
+++ v1 (2026-09-22)
@@ -77,51 +77,51 @@
   <si>
     <t>O kuře na rožni</t>
   </si>
   <si>
     <t>Chomoutov</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>