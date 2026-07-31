--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -110,51 +110,51 @@
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>2023-07-24</t>
   </si>
   <si>
     <t>Mistrovství Světa RS500</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Pražský točák XV</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>Windypoint Regata</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Jachtařská liga I.</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>