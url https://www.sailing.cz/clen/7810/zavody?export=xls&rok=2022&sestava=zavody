--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-11-02</t>
   </si>
   <si>
     <t>RS21 worlds</t>
   </si>
   <si>
     <t>Biograd Na Moru</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>26. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>CERE Regatta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>