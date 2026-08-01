--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
     <t>Prýgl rejs 24</t>
   </si>
   <si>
     <t>2025-09-27</t>
   </si>
   <si>
     <t>Nechranická rozkoš</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>