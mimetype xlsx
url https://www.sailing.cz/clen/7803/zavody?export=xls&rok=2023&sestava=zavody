--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-11-11</t>
   </si>
   <si>
     <t>Sametová regata</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2023-10-21</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Fair play</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Charlie</t>
   </si>