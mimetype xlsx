--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -65,51 +65,51 @@
   <si>
     <t>Fair play</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
     <t>Regata 130 let - Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>2023-08-13</t>
   </si>
   <si>
     <t>Nedělní rejs III</t>
   </si>
   <si>
     <t>2023-07-24</t>
   </si>
   <si>
     <t>Mistrovství Světa RS500</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2023-07-09</t>
   </si>