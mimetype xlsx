--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -68,51 +68,51 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2022-10-09</t>
   </si>
   <si>
     <t>Nedělní rejs VII.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2022-10-05</t>
   </si>
   <si>
     <t>Prígl Rejs 24</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>CERE Regatta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-21</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 6</t>
   </si>
   <si>
     <t>2022-09-18</t>
   </si>
   <si>
     <t>Nedělní rejs VI.</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>