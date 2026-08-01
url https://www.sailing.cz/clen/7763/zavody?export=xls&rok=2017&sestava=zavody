--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -86,51 +86,51 @@
   <si>
     <t>2017-05-06</t>
   </si>
   <si>
     <t>To je celá to je půl</t>
   </si>
   <si>
     <t>2017-05-17</t>
   </si>
   <si>
     <t>Prigl rejs VI</t>
   </si>
   <si>
     <t>2017-05-24</t>
   </si>
   <si>
     <t>Prigl rejs VII</t>
   </si>
   <si>
     <t>2017-05-28</t>
   </si>
   <si>
     <t>Prigl rejs VIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-07-15</t>
   </si>
   <si>
     <t>Prázdninovej rejs</t>
   </si>
   <si>
     <t>2017-07-26</t>
   </si>
   <si>
     <t>Prigl rejs XVI</t>
   </si>
   <si>
     <t>2017-08-17</t>
   </si>
   <si>
     <t>The Crown Cup - ME+MČR</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2017-08-23</t>
   </si>