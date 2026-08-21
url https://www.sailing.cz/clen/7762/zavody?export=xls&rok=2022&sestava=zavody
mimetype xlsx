--- v0 (2026-06-21)
+++ v1 (2026-08-21)
@@ -167,51 +167,51 @@
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-05-11</t>
   </si>
   <si>
     <t>Prígl Rejs 4</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy - Krajský přebor</t>
   </si>
   <si>
     <t>2022-05-04</t>
   </si>
   <si>
     <t>Prígl Rejs 3</t>
   </si>
   <si>
     <t>2022-04-23</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>