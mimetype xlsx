--- v0 (2026-06-12)
+++ v1 (2026-10-15)
@@ -119,51 +119,51 @@
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Laser Grand Prix</t>
   </si>
   <si>
     <t>Wolfgangsee (AUT)</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-06-15</t>
   </si>
   <si>
     <t>Optimist World Championship</t>
   </si>
   <si>
     <t>Ballena Alegre, Španělsko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>