--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -80,51 +80,51 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2019-11-01</t>
   </si>
   <si>
     <t>7. Halloween cup optimist</t>
   </si>
   <si>
     <t>Garda Lake</t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-10-05</t>
   </si>
   <si>
     <t>Mem. Jana Sedláka</t>
   </si>
   <si>
     <t>2019-10-02</t>
   </si>
   <si>
     <t>Pohár JMK IV</t>
   </si>
   <si>
     <t>2019-09-21</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2019-09-13</t>
   </si>