--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -74,51 +74,51 @@
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Lighthouse Cup</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Mem. Oldy Vintišky</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Letní vánek</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-07-02</t>
   </si>