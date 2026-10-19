--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -104,51 +104,51 @@
   <si>
     <t xml:space="preserve">Qch  </t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Memoriál Josefa Šenkýře</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2024-04-27</t>
   </si>