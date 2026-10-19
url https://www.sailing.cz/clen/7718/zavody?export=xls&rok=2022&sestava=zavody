--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -89,51 +89,51 @@
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Lighthouse Cup</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Lázeňská regata</t>
   </si>
   <si>
     <t>Svět</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Letní vánek</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>