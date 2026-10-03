--- v0 (2026-06-01)
+++ v1 (2026-10-03)
@@ -101,51 +101,51 @@
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Interpohár</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2021-05-20</t>
   </si>
   <si>
     <t>39th Lake Garda Meeting</t>
   </si>
   <si>
     <t>Riva del Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-04-01</t>
   </si>
   <si>
     <t>CSC Cup – Memorijal Antolić-Česić</t>
   </si>
   <si>
     <t>Medulin</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>