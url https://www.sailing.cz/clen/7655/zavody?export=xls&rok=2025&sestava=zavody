--- v0 (2026-06-06)
+++ v1 (2026-08-10)
@@ -80,51 +80,51 @@
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2025-08-23</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>2025-07-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>Prýgl rejs 8</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2025-05-10</t>
   </si>
   <si>
     <t>Spring Cup</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>