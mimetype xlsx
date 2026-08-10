--- v0 (2026-06-06)
+++ v1 (2026-08-10)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2023-09-17</t>
   </si>
   <si>
     <t>Nedělní rejs V</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
     <t>Regata 130 let - Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>MČR Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>