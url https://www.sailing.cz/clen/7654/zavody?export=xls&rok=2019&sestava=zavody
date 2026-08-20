--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-09-21</t>
   </si>
   <si>
     <t>Mácháčské finále</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2019-08-07</t>
   </si>
   <si>
     <t>Prígl Rejs 2019 XV, pohár JMK</t>
   </si>
   <si>
     <t>2019-06-22</t>
   </si>
   <si>
     <t>MČR RS Feva</t>
   </si>