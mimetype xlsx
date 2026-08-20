--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2017-05-06</t>
   </si>
   <si>
     <t>To je celá to je půl</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2017-05-17</t>
   </si>
   <si>
     <t>Prigl rejs VI</t>
   </si>
   <si>
     <t>2017-05-28</t>
   </si>
   <si>
     <t>Prigl rejs VIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>OYC regatta</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>2017-06-24</t>
   </si>
   <si>
     <t>Kiss my RS II.</t>
   </si>
   <si>
     <t>2017-07-26</t>
   </si>
   <si>
     <t>Prigl rejs XVI</t>
   </si>
   <si>
     <t>2017-08-30</t>
   </si>