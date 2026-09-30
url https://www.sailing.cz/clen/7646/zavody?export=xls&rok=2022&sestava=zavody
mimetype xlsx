--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -92,51 +92,51 @@
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-16</t>
   </si>
   <si>
     <t>Baltic Cup MMPSKO</t>
   </si>
   <si>
     <t>Dziwnów, PL</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-25</t>
   </si>
   <si>
     <t>The Crown Cup - RS Feva Europeans</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2022-07-21</t>
   </si>
   <si>
     <t>MČR FUN - slalom</t>
   </si>
   <si>
     <t>Viganj (CRO)</t>
   </si>
   <si>
     <t xml:space="preserve">SLT  </t>
   </si>
   <si>
     <t>2022-07-17</t>
   </si>