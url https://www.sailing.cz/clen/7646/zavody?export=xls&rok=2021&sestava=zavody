--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Skiregata - Memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>
   <si>
     <t>MEZINÁRODNÍ MISTROVSTVÍ POLSKA - MMPSKO</t>
   </si>
   <si>
     <t>Dziwnow, Polsko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>