--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -95,51 +95,51 @@
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-09</t>
   </si>
   <si>
     <t>RS Feva Open European Championship</t>
   </si>
   <si>
     <t>Balatonfüred - Balaton</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>O perníkovou chaloupku</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>