--- v0 (2026-06-01)
+++ v1 (2026-09-29)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>O pohár pivovaru Kocour</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Lighthouse Cup</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>