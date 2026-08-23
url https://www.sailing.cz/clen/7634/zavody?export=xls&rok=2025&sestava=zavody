--- v0 (2026-06-23)
+++ v1 (2026-08-23)
@@ -83,51 +83,51 @@
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Regata Oty Riedla</t>
   </si>
   <si>
     <t>Labe - Církvice</t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Regata Petra Zouhara</t>
   </si>
   <si>
     <t>2025-08-13</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>Cena Oldřichova 39. ročník</t>
   </si>
   <si>
     <t>2025-05-17</t>
   </si>
   <si>
     <t>Jarní cena Labe - Církvice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>