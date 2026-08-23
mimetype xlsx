--- v0 (2026-06-23)
+++ v1 (2026-08-23)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-08-15</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>Regata Lovosice</t>
   </si>
   <si>
     <t>Žernoseky</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Cena Oldřichova - 38.ročník</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>