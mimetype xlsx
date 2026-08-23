--- v0 (2026-06-23)
+++ v1 (2026-08-23)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-08-16</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Cena Oldřichova 37. ročník</t>
   </si>
   <si>
     <t>oldrichov</t>
   </si>
   <si>
     <t>2023-05-20</t>
   </si>
   <si>
     <t>Jarní cena Labe</t>
   </si>