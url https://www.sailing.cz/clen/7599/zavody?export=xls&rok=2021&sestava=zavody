--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Skiregata - Memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>