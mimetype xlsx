--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -98,51 +98,51 @@
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2019-08-12</t>
   </si>
   <si>
     <t>Kontrolní závod I</t>
   </si>
   <si>
     <t>2019-08-10</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2019-06-22</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>labe - roudnice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-06-08</t>
   </si>
   <si>
     <t>Štít města Litoměřic</t>
   </si>
   <si>
     <t>Labe-Křešice</t>
   </si>
   <si>
     <t>2019-05-18</t>
   </si>
   <si>
     <t>Župní přebor</t>
   </si>
   <si>
     <t>2019-05-11</t>
   </si>
   <si>
     <t>Cena Oldřichova 32. ročník+KP</t>
   </si>
   <si>
     <t>oldrichov</t>
   </si>