--- v0 (2026-06-01)
+++ v1 (2026-09-19)
@@ -110,51 +110,51 @@
   <si>
     <t>The Crown Cup - RS Feva Europeans</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>2022 Arkas Optimist World Championship</t>
   </si>
   <si>
     <t>Turecko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-06-02</t>
   </si>
   <si>
     <t>Puchar Dzwnowa kvalifiakce MS a ME</t>
   </si>
   <si>
     <t>Dziwnów (POL)</t>
   </si>
   <si>
     <t>2022-05-27</t>
   </si>
   <si>
     <t>Worlds, European and Nordic DK Qualification</t>
   </si>
   <si>
     <t>Sondeborg, Dánsko</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>