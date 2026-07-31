--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -74,51 +74,51 @@
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>GP NJ</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2022-07-27</t>
   </si>
   <si>
     <t>Prígl Rejs 14</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Brněnská šestka</t>
   </si>
   <si>
     <t>2022-07-13</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 4</t>
   </si>
   <si>
     <t>2022-07-10</t>
   </si>
   <si>
     <t>1. Prázdninový</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2022-06-29</t>
   </si>