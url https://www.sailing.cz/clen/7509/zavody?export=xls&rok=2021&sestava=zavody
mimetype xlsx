--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -86,51 +86,51 @@
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XIX.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>MČR Vareo</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2021-08-28</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2021-08-25</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XVII. &amp;quot;Funny&amp;quot;</t>
   </si>