--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -113,51 +113,51 @@
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>MČR vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-06-23</t>
   </si>
   <si>
     <t>XI. letní Olympiáda dětí a mládeže 2024</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
     <t>Prýgl rejs 6</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>2024-06-06</t>
   </si>
   <si>
     <t>49er, 49erFX and Nacra17 Junior European Championships &amp;amp; 29er Eurocup</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
 </sst>
 </file>
 