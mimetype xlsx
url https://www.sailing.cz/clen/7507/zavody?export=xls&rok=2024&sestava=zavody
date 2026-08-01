--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
     <t>Suzuki 3rd International RS Feva Autumn Meeting</t>
   </si>
   <si>
     <t>Lado di Garda</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2024-09-19</t>
   </si>
   <si>
     <t>High Performance Grand Prix 29er Eurocup 2024</t>
   </si>
   <si>
     <t>Balaton</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>