--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-09-21</t>
   </si>
   <si>
     <t>Mácháčské finále</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
     <t>Borůvková regata</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2019-07-04</t>
   </si>