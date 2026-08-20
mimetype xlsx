--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Mácháčský zápich</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Prýgl rejs 19</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-26</t>
   </si>
   <si>
     <t>Miš regata</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-24</t>
   </si>
   <si>
     <t>Mistrovství Světa RS500</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>