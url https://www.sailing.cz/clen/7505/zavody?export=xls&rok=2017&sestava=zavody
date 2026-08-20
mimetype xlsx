--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -92,51 +92,51 @@
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2017-05-17</t>
   </si>
   <si>
     <t>Prigl rejs VI</t>
   </si>
   <si>
     <t>2017-05-24</t>
   </si>
   <si>
     <t>Prigl rejs VII</t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Prigl rejs X</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-06-10</t>
   </si>
   <si>
     <t>FIFE Cup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2017-06-24</t>
   </si>
   <si>
     <t>Kiss my RS II.</t>
   </si>
   <si>
     <t>2017-07-21</t>
   </si>
   <si>
     <t>RS Feva World Championships</t>
   </si>
   <si>
     <t>Ijsselmeer - Medemblik</t>
   </si>