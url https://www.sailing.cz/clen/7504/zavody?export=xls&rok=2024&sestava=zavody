--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -65,51 +65,51 @@
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2024-07-20</t>
   </si>
   <si>
     <t>Brněnská šestka (CBT)</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-07-17</t>
   </si>
   <si>
     <t>Prýgl rejs 8</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>MČR vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>RS Race</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>