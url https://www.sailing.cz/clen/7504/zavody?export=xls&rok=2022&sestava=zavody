--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -62,51 +62,51 @@
   <si>
     <t>2022-10-09</t>
   </si>
   <si>
     <t>Nedělní rejs VII.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>The Crown Cup - RS500 Eurocup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2022-08-14</t>
   </si>
   <si>
     <t>Nedělní rejs IV.</t>
   </si>
   <si>
     <t>2022-07-27</t>
   </si>
   <si>
     <t>Prígl Rejs 14</t>
   </si>
   <si>
     <t>2022-07-13</t>
   </si>